--- v0 (2025-12-11)
+++ v1 (2026-06-03)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
@@ -215,263 +216,178 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (veröffentlicht im Bundesanzeiger am </w:t>
       </w:r>
       <w:r w:rsidR="00BD012F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>11.08.2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED683F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148C6B6B" w14:textId="60D48B9E" w:rsidR="00015F05" w:rsidRPr="00ED683F" w:rsidRDefault="00CC0FC9" w:rsidP="00B72F16">
+    <w:p w14:paraId="148C6B6B" w14:textId="7D0E32EA" w:rsidR="00015F05" w:rsidRPr="00ED683F" w:rsidRDefault="00CC0FC9" w:rsidP="00B72F16">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-91"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>Bei der Erstellung Ihrer Projektskizze folgen Sie bitte dem nachfolgenden Muster. Beachten Sie bitte insbesondere die Zeichenbegrenzungen. Längere Antworten können nicht berücksichtigt werden.</w:t>
+        <w:t>Bei der Erstellung Ihrer Projektskizze folgen Sie bitte dem nachfolgenden Muster</w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ab </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14BCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>. Beachten Sie bitte insbesondere die Zeichenbegrenzungen. Längere Antworten können nicht berücksichtigt werden.</w:t>
       </w:r>
       <w:r w:rsidR="00015F05" w:rsidRPr="00ED683F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Die Projektskizze ist digital</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BB3329">
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6A01AE74" w14:textId="2BEECCC7" w:rsidR="00015F05" w:rsidRPr="00637296" w:rsidRDefault="00015F05" w:rsidP="00B72F16">
-[...64 lines deleted...]
-    <w:p w14:paraId="64E1EA9D" w14:textId="66AC5406" w:rsidR="00637296" w:rsidRPr="00635D32" w:rsidRDefault="00637296" w:rsidP="00637296">
+    <w:p w14:paraId="64E1EA9D" w14:textId="61B4ED10" w:rsidR="00637296" w:rsidRPr="00635D32" w:rsidRDefault="00637296" w:rsidP="00637296">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="120"/>
         <w:ind w:right="-92"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635D32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Die eingegangenen Projektskizzen werden nach den folgenden Kriterien bewertet</w:t>
       </w:r>
       <w:r w:rsidR="00195608" w:rsidRPr="00635D32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>, siehe auch 7.2.1 in der Förderrichtlinie</w:t>
+        <w:t>, siehe auch</w:t>
+      </w:r>
+      <w:r w:rsidR="008169B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00195608" w:rsidRPr="00635D32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7.2.1 in der Förderrichtlinie</w:t>
       </w:r>
       <w:r w:rsidRPr="00635D32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51728892" w14:textId="77777777" w:rsidR="00BC73D0" w:rsidRPr="00635D32" w:rsidRDefault="00BC73D0" w:rsidP="00BC73D0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -497,90 +413,808 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635D32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Qualität der geplanten Maßnahme insbesondere hinsichtlich der Nachvollziehbarkeit und Sinnhaftigkeit des Arbeits- und des Zeitplans,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A6F5E" w14:textId="77777777" w:rsidR="00BC73D0" w:rsidRPr="00635D32" w:rsidRDefault="00BC73D0" w:rsidP="00BC73D0">
+    <w:p w14:paraId="197A6F5E" w14:textId="77777777" w:rsidR="00BC73D0" w:rsidRDefault="00BC73D0" w:rsidP="00BC73D0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00635D32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Expertise der Projektbeteiligten insbesondere bzgl. ihrer Diversitätskompetenz</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="6FD680C4" w14:textId="1406377D" w:rsidR="003A0FA3" w:rsidRPr="00DD2A01" w:rsidRDefault="003A0FA3">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00DD2A01">
+    <w:p w14:paraId="1B591CA8" w14:textId="77777777" w:rsidR="002E1084" w:rsidRDefault="002E1084" w:rsidP="002E1084">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A1BBB0" w14:textId="77777777" w:rsidR="00324F6D" w:rsidRPr="00637296" w:rsidRDefault="00324F6D" w:rsidP="00324F6D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-91"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00637296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte beachten Sie, dass die PDF-Datei der Projektskizze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324F6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>unverschlüsselt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00637296">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sein muss. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D81B50" w14:textId="729AAECE" w:rsidR="002E1084" w:rsidRDefault="002E1084">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Projektskizze ist digital als Anhang </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">im PDF-Format </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">über das </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lektronisches Formularsystem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>der Bundesregierung</w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>easy-Online</w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einzureichen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00597425">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:eastAsia="de-DE"/>
+          </w:rPr>
+          <w:t>https://foerderportal.bund.de/easyonline</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1468121F" w14:textId="48EA961E" w:rsidR="002E1084" w:rsidRDefault="00094A65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Gehen Sie dabei bitte wie folgt vor</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1084">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65ABFB6C" w14:textId="7F28EB36" w:rsidR="00094A65" w:rsidRDefault="00094A65" w:rsidP="00CD6D14">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Zunächst wählen Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unter 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das zuständige Ministerium aus: </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1084" w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>BMFTR – Bundesministerium für Forschung, Technologie und Raumfahrt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F640EC" w14:textId="03C56DDA" w:rsidR="00094A65" w:rsidRDefault="00094A65" w:rsidP="00E31D71">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sodann wählen Sie im Drop-down-Menü </w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">unter 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>die Fördermaßnahme:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Vielfalt verbindet</w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE" w:rsidRPr="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Unter 3. erscheint der Förderbereich automatisch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24101908" w14:textId="07E973A9" w:rsidR="005938BD" w:rsidRDefault="00094A65" w:rsidP="00E31D71">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Schließlich wählen Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unter 4. das Verfahren „Skizze“ aus, sodass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>von</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den verfügbaren Formulartypen </w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>lediglich das</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Formular für das Skizzenverfahren </w:t>
+      </w:r>
+      <w:r w:rsidR="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>übrigbleibt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00094A65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>SKI (Skizze)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59AB2845" w14:textId="594CEC39" w:rsidR="00094A65" w:rsidRPr="005938BD" w:rsidRDefault="005938BD" w:rsidP="005938BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bitte beachten Sie: </w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="0039659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>Auswahl des korrekten Formulars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für die Einreichung der Projektskizze</w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="0039659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist essentiell</w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>, da alle anderen</w:t>
+      </w:r>
+      <w:r w:rsidR="00750C9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fälschlicherweise</w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eingereichten </w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulare in der ersten Verfahrensstufe </w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>zurückgewiesen werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00094A65" w:rsidRPr="005938BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD680C4" w14:textId="51C34886" w:rsidR="003A0FA3" w:rsidRPr="00094A65" w:rsidRDefault="000168AE" w:rsidP="00094A65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000168AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="magenta"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BC20B0E" wp14:editId="4813ECCE">
+            <wp:extent cx="5760720" cy="2495550"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Grafik 5">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA641AB-7BF0-EDB4-2AFD-6D0DD05A6BEE}"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="6" name="Grafik 5">
+                      <a:extLst>
+                        <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FA641AB-7BF0-EDB4-2AFD-6D0DD05A6BEE}"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5760720" cy="2495550"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003A0FA3" w:rsidRPr="00094A65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6762AC7A" w14:textId="0AA0700A" w:rsidR="006D3DA5" w:rsidRDefault="00015F05" w:rsidP="00B72F16">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0FA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -791,51 +1425,51 @@
     </w:p>
     <w:p w14:paraId="0569B51C" w14:textId="7C92E412" w:rsidR="00DE2E27" w:rsidRDefault="00DE2E27" w:rsidP="00B72F16">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED683F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antragstellende Einrichtung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A447942" w14:textId="732CFF63" w:rsidR="003A0FA3" w:rsidRPr="003A0FA3" w:rsidRDefault="00BD012F" w:rsidP="00B72F16">
+    <w:p w14:paraId="2A447942" w14:textId="732CFF63" w:rsidR="003A0FA3" w:rsidRPr="003A0FA3" w:rsidRDefault="00CF0955" w:rsidP="00B72F16">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="000000"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1071162045"/>
           <w:placeholder>
             <w:docPart w:val="A2ABEF950ECE4D42AE8602C1CE86099F"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -848,88 +1482,75 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>[</w:t>
           </w:r>
           <w:r w:rsidR="003A0FA3" w:rsidRPr="003A0FA3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Name und Adresse der antragstellenden Einrichtung</w:t>
           </w:r>
           <w:r w:rsidR="003A0FA3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0291AC6F" w14:textId="77777777" w:rsidR="003A0FA3" w:rsidRPr="003A0FA3" w:rsidRDefault="003A0FA3" w:rsidP="00B72F16">
+    <w:p w14:paraId="5A52A65F" w14:textId="572D5E90" w:rsidR="00DE2E27" w:rsidRPr="00ED683F" w:rsidRDefault="00DE2E27" w:rsidP="0083408B">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED683F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektleitung: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A52A65F" w14:textId="572D5E90" w:rsidR="00DE2E27" w:rsidRPr="00ED683F" w:rsidRDefault="00DE2E27" w:rsidP="00B72F16">
-[...23 lines deleted...]
-    <w:p w14:paraId="43CFB50C" w14:textId="3AE8AFD0" w:rsidR="00DE2E27" w:rsidRPr="00ED683F" w:rsidRDefault="00BD012F" w:rsidP="003A0FA3">
+    <w:p w14:paraId="43CFB50C" w14:textId="3AE8AFD0" w:rsidR="00DE2E27" w:rsidRPr="00ED683F" w:rsidRDefault="00CF0955" w:rsidP="003A0FA3">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="ITATextZchn"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1988365716"/>
           <w:placeholder>
             <w:docPart w:val="B12A922CC90C4618BAE5581557E68799"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
@@ -1330,51 +1951,51 @@
     </w:p>
     <w:p w14:paraId="35740342" w14:textId="53937602" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00FA1FBF" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Berücksichtigung von Dimensionen der Charta der Vielfalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776F3735" w14:textId="0C4D307F" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="776F3735" w14:textId="0C4D307F" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-384171151"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1388,51 +2009,51 @@
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F50A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Migrationsgeschichte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13017CEC" w14:textId="30384E47" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="13017CEC" w14:textId="30384E47" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="140309786"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1445,51 +2066,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FBF" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Geschlecht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C84C356" w14:textId="2AA0CEE8" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="1C84C356" w14:textId="2AA0CEE8" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-163701534"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1502,51 +2123,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FBF" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFB055A" w14:textId="052CE355" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="6AFB055A" w14:textId="052CE355" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-329524947"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1559,51 +2180,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FBF" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Behinderung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07614100" w14:textId="5DCF1A39" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="07614100" w14:textId="5DCF1A39" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="1278448003"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1616,51 +2237,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FBF" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Religion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFE67CD" w14:textId="0B64675B" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="2AFE67CD" w14:textId="0B64675B" w:rsidR="00FA1FBF" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-631626707"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1673,51 +2294,108 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00397007" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA1FBF" w:rsidRPr="006D6560">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sexuelle Orientierung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6690820B" w14:textId="718E5570" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00BD012F" w:rsidP="00397007">
+    <w:p w14:paraId="0DF2F2B1" w14:textId="160766B6" w:rsidR="0083408B" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
+      <w:pPr>
+        <w:pStyle w:val="ITAText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:id w:val="1327638948"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="0083408B" w:rsidRPr="006D6560">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:spacing w:val="-2"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="0083408B" w:rsidRPr="006D6560">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0083408B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>soziale Herkunft</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6690820B" w14:textId="718E5570" w:rsidR="00FA1FBF" w:rsidRPr="006D6560" w:rsidRDefault="00CF0955" w:rsidP="00397007">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-925117104"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -1867,51 +2545,51 @@
     </w:p>
     <w:p w14:paraId="615EA8EF" w14:textId="77777777" w:rsidR="00DE2E27" w:rsidRPr="00ED683F" w:rsidRDefault="00DE2E27" w:rsidP="00B72F16">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED683F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Förderdauer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0783C1F4" w14:textId="7C205AB8" w:rsidR="006D3DA5" w:rsidRPr="00ED683F" w:rsidRDefault="00BD012F" w:rsidP="00B72F16">
+    <w:p w14:paraId="0783C1F4" w14:textId="7C205AB8" w:rsidR="006D3DA5" w:rsidRPr="00ED683F" w:rsidRDefault="00CF0955" w:rsidP="00B72F16">
       <w:pPr>
         <w:pStyle w:val="ITAText"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="ITATextZchn"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-60715841"/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Absatz-Standardschriftart"/>
             <w:color w:val="000000"/>
@@ -2928,52 +3606,52 @@
     <w:p w14:paraId="044A4C60" w14:textId="77777777" w:rsidR="004D5AE4" w:rsidRPr="004D5AE4" w:rsidRDefault="004D5AE4" w:rsidP="004D5AE4">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45234E4A" w14:textId="77777777" w:rsidR="00DA1C28" w:rsidRPr="004D5AE4" w:rsidRDefault="00DA1C28" w:rsidP="004D5AE4">
       <w:pPr>
         <w:pStyle w:val="StandardWeb"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA1C28" w:rsidRPr="004D5AE4">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53C84C32" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="00677F69" w:rsidP="00B72F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="56DA2E41" w14:textId="77777777" w:rsidR="00677F69" w:rsidRDefault="00677F69" w:rsidP="00B72F16">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4801,175 +5479,189 @@
   <w:num w:numId="13" w16cid:durableId="36784980">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1970285383">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1039473930">
     <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5"/>
     <w:lvlOverride w:ilvl="6"/>
     <w:lvlOverride w:ilvl="7"/>
     <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF616C"/>
     <w:rsid w:val="00012C22"/>
+    <w:rsid w:val="0001329B"/>
     <w:rsid w:val="00015F05"/>
+    <w:rsid w:val="000168AE"/>
     <w:rsid w:val="0002557A"/>
     <w:rsid w:val="000574B7"/>
     <w:rsid w:val="000734DE"/>
+    <w:rsid w:val="00094A65"/>
     <w:rsid w:val="000E11BF"/>
     <w:rsid w:val="00102A63"/>
     <w:rsid w:val="00105890"/>
     <w:rsid w:val="00110897"/>
     <w:rsid w:val="001302CD"/>
+    <w:rsid w:val="0014547E"/>
     <w:rsid w:val="00195608"/>
     <w:rsid w:val="001C31F7"/>
     <w:rsid w:val="001D2D68"/>
     <w:rsid w:val="0023609E"/>
     <w:rsid w:val="002467B4"/>
     <w:rsid w:val="0028718B"/>
     <w:rsid w:val="00296D8A"/>
     <w:rsid w:val="002974A4"/>
     <w:rsid w:val="002A413B"/>
+    <w:rsid w:val="002E1084"/>
+    <w:rsid w:val="00324F6D"/>
     <w:rsid w:val="00395DA9"/>
+    <w:rsid w:val="0039659D"/>
     <w:rsid w:val="00397007"/>
     <w:rsid w:val="003A0FA3"/>
     <w:rsid w:val="003B5A30"/>
     <w:rsid w:val="0041721E"/>
     <w:rsid w:val="0042356C"/>
     <w:rsid w:val="004545B7"/>
     <w:rsid w:val="00461FE7"/>
     <w:rsid w:val="00470194"/>
     <w:rsid w:val="00477DE6"/>
     <w:rsid w:val="00494165"/>
     <w:rsid w:val="004B34A7"/>
     <w:rsid w:val="004C1CF5"/>
     <w:rsid w:val="004D0C65"/>
     <w:rsid w:val="004D5AE4"/>
     <w:rsid w:val="005277F3"/>
     <w:rsid w:val="00564E7A"/>
     <w:rsid w:val="00577DEF"/>
+    <w:rsid w:val="005938BD"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="005F6DD1"/>
     <w:rsid w:val="00624F91"/>
     <w:rsid w:val="00635D32"/>
     <w:rsid w:val="00636672"/>
     <w:rsid w:val="00637296"/>
     <w:rsid w:val="00654D91"/>
     <w:rsid w:val="00677F69"/>
     <w:rsid w:val="00692916"/>
     <w:rsid w:val="006931AF"/>
     <w:rsid w:val="00695EED"/>
     <w:rsid w:val="006C496E"/>
     <w:rsid w:val="006D0335"/>
     <w:rsid w:val="006D3DA5"/>
     <w:rsid w:val="006D6560"/>
     <w:rsid w:val="006E406A"/>
     <w:rsid w:val="006E62D1"/>
     <w:rsid w:val="007323A1"/>
+    <w:rsid w:val="00750C9F"/>
     <w:rsid w:val="0078228F"/>
     <w:rsid w:val="00783D5C"/>
     <w:rsid w:val="007E2A10"/>
+    <w:rsid w:val="008169B8"/>
+    <w:rsid w:val="0083408B"/>
     <w:rsid w:val="0084337D"/>
     <w:rsid w:val="00884767"/>
     <w:rsid w:val="008917B5"/>
     <w:rsid w:val="008C5D88"/>
     <w:rsid w:val="008E5BF5"/>
     <w:rsid w:val="0094398F"/>
     <w:rsid w:val="00992C2D"/>
     <w:rsid w:val="009D251C"/>
     <w:rsid w:val="009D258B"/>
     <w:rsid w:val="009D3D6F"/>
     <w:rsid w:val="00A23DC0"/>
     <w:rsid w:val="00A5007C"/>
     <w:rsid w:val="00A629CA"/>
     <w:rsid w:val="00A779BC"/>
     <w:rsid w:val="00A86DE2"/>
     <w:rsid w:val="00AB1B16"/>
     <w:rsid w:val="00AB2B9E"/>
     <w:rsid w:val="00B06D75"/>
+    <w:rsid w:val="00B22F77"/>
     <w:rsid w:val="00B23298"/>
     <w:rsid w:val="00B669E9"/>
     <w:rsid w:val="00B72F16"/>
     <w:rsid w:val="00B85561"/>
     <w:rsid w:val="00BB223B"/>
     <w:rsid w:val="00BB3329"/>
     <w:rsid w:val="00BC73D0"/>
     <w:rsid w:val="00BD012F"/>
     <w:rsid w:val="00C0753C"/>
     <w:rsid w:val="00C22E23"/>
     <w:rsid w:val="00C41C14"/>
     <w:rsid w:val="00C81CDF"/>
     <w:rsid w:val="00C962DB"/>
     <w:rsid w:val="00CA4B58"/>
     <w:rsid w:val="00CA7405"/>
     <w:rsid w:val="00CB0CC7"/>
     <w:rsid w:val="00CC0FC9"/>
+    <w:rsid w:val="00CF0955"/>
     <w:rsid w:val="00D17770"/>
     <w:rsid w:val="00D51394"/>
     <w:rsid w:val="00D826FD"/>
     <w:rsid w:val="00D9310C"/>
     <w:rsid w:val="00DA1C28"/>
     <w:rsid w:val="00DD077D"/>
     <w:rsid w:val="00DD2A01"/>
     <w:rsid w:val="00DE2E27"/>
     <w:rsid w:val="00DF3A16"/>
+    <w:rsid w:val="00E14BCA"/>
     <w:rsid w:val="00E47AAA"/>
     <w:rsid w:val="00E63757"/>
     <w:rsid w:val="00EB430E"/>
     <w:rsid w:val="00ED399E"/>
     <w:rsid w:val="00ED683F"/>
     <w:rsid w:val="00F0292F"/>
     <w:rsid w:val="00F256AA"/>
     <w:rsid w:val="00F47BE7"/>
     <w:rsid w:val="00F50A7D"/>
     <w:rsid w:val="00F917F2"/>
     <w:rsid w:val="00F975D9"/>
     <w:rsid w:val="00FA1FBF"/>
     <w:rsid w:val="00FF616C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5649,103 +6341,204 @@
     <w:rsid w:val="006931AF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D251C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E1084"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002E1084"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="331955085">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="693728068">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="299265534">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1355959235">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="1096945580">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1357536268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1505974027">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="475533867">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="49422577">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foerderportal.bund.de/easyonline" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DF508F07327D4942928E5590EDF0EC89"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8BFAB136-30D2-4C15-B590-029245442430}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -6131,62 +6924,64 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00396547"/>
+    <w:rsid w:val="0001329B"/>
     <w:rsid w:val="000F2535"/>
     <w:rsid w:val="001302CD"/>
     <w:rsid w:val="001D2D68"/>
     <w:rsid w:val="002D63C6"/>
     <w:rsid w:val="00396547"/>
     <w:rsid w:val="00400C8D"/>
     <w:rsid w:val="0042356C"/>
     <w:rsid w:val="004D0C65"/>
     <w:rsid w:val="00563D68"/>
     <w:rsid w:val="005E63E2"/>
     <w:rsid w:val="007E2A10"/>
     <w:rsid w:val="009D258B"/>
+    <w:rsid w:val="00B22F77"/>
     <w:rsid w:val="00BD1734"/>
     <w:rsid w:val="00D17770"/>
     <w:rsid w:val="00E370EF"/>
     <w:rsid w:val="00E737EE"/>
     <w:rsid w:val="00F256AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -6966,51 +7761,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101003BF5652922B25544A6ED4693255B66F1" ma:contentTypeVersion="2" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="c896af9e6a923e9fa818ea14fdff4396">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1638e638-79ce-40b1-843c-6b3fbf991271" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3cd980ef6d97d0db430990767dc02ba0" ns2:_="">
     <xsd:import namespace="1638e638-79ce-40b1-843c-6b3fbf991271"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1638e638-79ce-40b1-843c-6b3fbf991271" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
@@ -7118,128 +7915,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2EED9B-E69F-42D8-A15D-BE7CF8C59044}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A42E46E-F23C-4E07-B321-58BD927CF0B4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB349399-AF23-4D4F-9A2C-E963EAC79AD5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C4F6E3-6AEA-4E1E-8A8D-AE062A6B3EF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1638e638-79ce-40b1-843c-6b3fbf991271"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB349399-AF23-4D4F-9A2C-E963EAC79AD5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A42E46E-F23C-4E07-B321-58BD927CF0B4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>478</Words>
-  <Characters>3014</Characters>
+  <Words>592</Words>
+  <Characters>3733</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PT-DLR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3486</CharactersWithSpaces>
+  <CharactersWithSpaces>4317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Schierhorn, Karen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003BF5652922B25544A6ED4693255B66F1</vt:lpwstr>
   </property>